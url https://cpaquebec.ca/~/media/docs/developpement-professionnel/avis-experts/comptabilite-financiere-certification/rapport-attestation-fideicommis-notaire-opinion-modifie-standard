--- v0 (2025-10-06)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="197F5B5F" w14:textId="5A815D7E" w:rsidR="005E4680" w:rsidRPr="00236BEB" w:rsidRDefault="005E4680" w:rsidP="005E4680">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AUDIT DE LA COMPTABILITÉ EN FIDÉICOMMIS D</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:r w:rsidRPr="00236BEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -213,51 +213,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>indépendant sur la conformité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6BA1B1" w14:textId="1FA86034" w:rsidR="00A1002C" w:rsidRPr="005923D0" w:rsidRDefault="00347A08" w:rsidP="0069023A">
       <w:pPr>
         <w:pStyle w:val="TitreRAP"/>
         <w:spacing w:before="720" w:after="480"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005923D0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>À la Chambre des notaires du Québec</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0826CEC2" w14:textId="080476A5" w:rsidR="001568E8" w:rsidRPr="00327ECC" w:rsidRDefault="001568E8" w:rsidP="00327ECC">
+    <w:p w14:paraId="0826CEC2" w14:textId="5CACF7A3" w:rsidR="001568E8" w:rsidRPr="00327ECC" w:rsidRDefault="001568E8" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSCTRLMAJC"/>
       </w:pPr>
       <w:r w:rsidRPr="00E355B0">
         <w:t>Nous avons réalisé une mission d’assurance raisonnable à l’égard de</w:t>
       </w:r>
       <w:r w:rsidR="007F778D" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> la déclaration</w:t>
       </w:r>
       <w:r w:rsidR="00347A08">
         <w:t xml:space="preserve"> faite au point numéro 1 de la section 10 du rapport annuel de comptabilité en fidéicommis</w:t>
       </w:r>
       <w:r w:rsidR="00C769EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347A08" w:rsidRPr="00E355B0">
         <w:t>concernant</w:t>
       </w:r>
       <w:r w:rsidR="007F778D" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> la conformité </w:t>
       </w:r>
       <w:r w:rsidR="004D3465">
         <w:t xml:space="preserve">(ci-après la « déclaration ») </w:t>
       </w:r>
       <w:r w:rsidR="007F778D" w:rsidRPr="00E355B0">
@@ -271,117 +271,102 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00347A08" w:rsidRPr="00347A08">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00347A08">
         <w:t>………, notaire(s),</w:t>
       </w:r>
       <w:r w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> pour l</w:t>
       </w:r>
       <w:r w:rsidR="00347A08">
         <w:t>a période du 1</w:t>
       </w:r>
       <w:r w:rsidR="00347A08" w:rsidRPr="00347A08">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00347A08">
         <w:t xml:space="preserve"> janvier </w:t>
       </w:r>
-      <w:r w:rsidR="00313AF8">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D65062">
+      <w:r w:rsidR="00BE468A">
+        <w:t>20XX</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1A05">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347A08">
         <w:t xml:space="preserve">au 31 décembre </w:t>
       </w:r>
-      <w:r w:rsidR="00313AF8">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D65062" w:rsidRPr="00E355B0">
+      <w:r w:rsidR="00BE468A">
+        <w:t>20XX</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1A05" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F778D" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve">au </w:t>
       </w:r>
       <w:r w:rsidR="00C94C09">
         <w:t>respect de l’ensemble des dispositions règlementaires</w:t>
       </w:r>
       <w:r w:rsidR="007F778D" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidR="00C94C09">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="007F778D" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C94C09">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Règlement sur la comptabilité en fidéicommis des notaires, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C94C09">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>RLRQ,c</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C94C09">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> N-3, r.5.2</w:t>
+        <w:t>. N-3, r.5.2</w:t>
       </w:r>
       <w:r w:rsidR="00C94C09">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002716FD" w:rsidRPr="00E355B0">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002716FD">
         <w:t xml:space="preserve">ci-après </w:t>
       </w:r>
       <w:r w:rsidR="002716FD" w:rsidRPr="00E355B0">
         <w:t>les « exigences spécifiées »)</w:t>
       </w:r>
       <w:r w:rsidR="00C94C09" w:rsidRPr="00D421B1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D69894" w14:textId="58F8F803" w:rsidR="00893269" w:rsidRPr="00327ECC" w:rsidRDefault="00893269" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSGrasAltG"/>
       </w:pPr>
       <w:r w:rsidRPr="00E355B0">
@@ -518,51 +503,51 @@
       </w:r>
       <w:r w:rsidR="005C44FB">
         <w:t>sa (leur)</w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> conformité</w:t>
       </w:r>
       <w:r w:rsidR="00811E14">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00E355B0">
         <w:t>aux exigences spécifiées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5723865F" w14:textId="77777777" w:rsidR="00893269" w:rsidRPr="00327ECC" w:rsidRDefault="00327AE7" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSGrasAltG"/>
       </w:pPr>
       <w:r w:rsidRPr="00E355B0">
         <w:t>Notre re</w:t>
       </w:r>
       <w:r w:rsidR="00893269" w:rsidRPr="00E355B0">
         <w:t>sponsabilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E6CE3F" w14:textId="64F93C27" w:rsidR="00893269" w:rsidRPr="00327ECC" w:rsidRDefault="00327AE7" w:rsidP="00327ECC">
+    <w:p w14:paraId="08E6CE3F" w14:textId="765181DE" w:rsidR="00893269" w:rsidRPr="00327ECC" w:rsidRDefault="00327AE7" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSCTRLMAJC"/>
       </w:pPr>
       <w:r w:rsidRPr="00327ECC">
         <w:t>Notre responsabilité consiste à exprimer une opinion sous forme d’assurance raisonnable sur l</w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00327ECC">
         <w:t>a déclaration</w:t>
       </w:r>
       <w:r w:rsidR="0070173F" w:rsidRPr="0070173F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0070173F" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="0070173F" w:rsidRPr="00347A08">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="0070173F" w:rsidRPr="00347A08">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0070173F" w:rsidRPr="00347A08">
@@ -574,51 +559,57 @@
       <w:r w:rsidR="00DA7056" w:rsidRPr="00327ECC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ECC">
         <w:t>sur la base des éléments probants que nous avons obtenus. Nous avons effectué notre mission d’assurance raisonnable conformément à la Norme canadienne de missions de certification (NCMC) 3</w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00327ECC">
         <w:t>530</w:t>
       </w:r>
       <w:r w:rsidRPr="00327ECC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA388D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Missions d’attestation </w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00DA388D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>visant la délivrance d'un rapport sur la conformité</w:t>
       </w:r>
       <w:r w:rsidRPr="00327ECC">
-        <w:t xml:space="preserve">. Cette norme requiert que nous planifiions et réalisions la mission de façon à obtenir l’assurance raisonnable que </w:t>
+        <w:t xml:space="preserve">. Cette norme requiert que nous </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7DC5" w:rsidRPr="00327ECC">
+        <w:t>planifiions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327ECC">
+        <w:t xml:space="preserve"> et réalisions la mission de façon à obtenir l’assurance raisonnable que </w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00327ECC">
         <w:t>la déclaration donne une image fidèle dans tous ses aspects significatifs</w:t>
       </w:r>
       <w:r w:rsidRPr="00327ECC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1982F14C" w14:textId="598BF0E3" w:rsidR="00893269" w:rsidRPr="00327ECC" w:rsidRDefault="009677C8" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSCTRLMAJC"/>
       </w:pPr>
       <w:r w:rsidRPr="00327ECC">
         <w:t>L’assurance raisonnable correspond à un niveau élevé d’assurance, qui ne garantit toutefois pas qu’une mission réalisée conformément à la norme permett</w:t>
       </w:r>
       <w:r w:rsidR="002C7C7C" w:rsidRPr="00327ECC">
         <w:t>ra</w:t>
       </w:r>
       <w:r w:rsidRPr="00327ECC">
         <w:t xml:space="preserve"> toujours de détecter </w:t>
       </w:r>
       <w:r w:rsidR="00DA7056" w:rsidRPr="00327ECC">
         <w:t xml:space="preserve">tout cas significatif de non-conformité aux exigences spécifiées qui </w:t>
       </w:r>
       <w:r w:rsidRPr="00327ECC">
@@ -908,51 +899,51 @@
         <w:t xml:space="preserve">de Me(s)………, notaire(s) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A354C5">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>aurait dû faire l'objet d'ajustements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C61D21F" w14:textId="77777777" w:rsidR="00A87A71" w:rsidRDefault="00A87A71" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSGrasAltG"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46151360" w14:textId="7CBCFE47" w:rsidR="00893269" w:rsidRPr="00327ECC" w:rsidRDefault="00893269" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSGrasAltG"/>
       </w:pPr>
       <w:r w:rsidRPr="00E355B0">
         <w:t>Opinion</w:t>
       </w:r>
       <w:r w:rsidR="0094679B">
         <w:t xml:space="preserve"> avec réserve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319526B6" w14:textId="287922EA" w:rsidR="00E355B0" w:rsidRPr="00327ECC" w:rsidRDefault="00893269" w:rsidP="00327ECC">
+    <w:p w14:paraId="319526B6" w14:textId="6DC0238D" w:rsidR="00E355B0" w:rsidRPr="00327ECC" w:rsidRDefault="00893269" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSCTRLMAJC"/>
       </w:pPr>
       <w:r w:rsidRPr="00E355B0">
         <w:t xml:space="preserve">À </w:t>
       </w:r>
       <w:r w:rsidR="00B24106" w:rsidRPr="00E355B0">
         <w:t>notre avis,</w:t>
       </w:r>
       <w:r w:rsidR="0094679B">
         <w:t xml:space="preserve"> à l’exception</w:t>
       </w:r>
       <w:r w:rsidR="00511BEA">
         <w:t xml:space="preserve"> des incidences éventuelles d</w:t>
       </w:r>
       <w:r w:rsidR="00657D73">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00511BEA">
         <w:t xml:space="preserve"> problème</w:t>
       </w:r>
       <w:r w:rsidR="00657D73">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00511BEA">
@@ -964,119 +955,108 @@
       <w:r w:rsidR="00511BEA">
         <w:t xml:space="preserve"> dans la section « Fondement de l’opinion avec réserve »</w:t>
       </w:r>
       <w:r w:rsidR="003C4EA8">
         <w:t xml:space="preserve"> du présent rapport,</w:t>
       </w:r>
       <w:r w:rsidR="00B24106" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E355B0" w:rsidRPr="00E355B0">
         <w:t>la déclaration de</w:t>
       </w:r>
       <w:r w:rsidR="00103143">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00103143" w:rsidRPr="00A8568C">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00103143" w:rsidRPr="00A8568C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00103143" w:rsidRPr="00A8568C">
-        <w:t>(s)</w:t>
-[...7 lines deleted...]
-        <w:t>., notaires(s)</w:t>
+        <w:t>(s) ….., notaires(s)</w:t>
       </w:r>
       <w:r w:rsidR="00A56746">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E355B0" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> selon laquelle </w:t>
       </w:r>
       <w:r w:rsidR="004A7B37" w:rsidRPr="003B6178">
         <w:t>il(s)</w:t>
       </w:r>
       <w:r w:rsidR="00E355B0" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> s'est</w:t>
       </w:r>
       <w:r w:rsidR="00222819">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="000925C8">
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="00222819">
         <w:t>sont)</w:t>
       </w:r>
       <w:r w:rsidR="00E355B0" w:rsidRPr="00E355B0">
         <w:t xml:space="preserve"> conformé, </w:t>
       </w:r>
       <w:r w:rsidR="003B6178" w:rsidRPr="00E355B0">
         <w:t>pour l</w:t>
       </w:r>
       <w:r w:rsidR="003B6178">
         <w:t>a période du 1</w:t>
       </w:r>
       <w:r w:rsidR="003B6178" w:rsidRPr="00347A08">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="003B6178">
         <w:t xml:space="preserve"> janvier </w:t>
       </w:r>
-      <w:r w:rsidR="00313AF8">
-[...3 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00BE468A">
+        <w:t>20XX</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1A05">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B6178">
-        <w:t xml:space="preserve"> au 31</w:t>
+        <w:t>au 31</w:t>
       </w:r>
       <w:r w:rsidR="00A56746">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003B6178">
         <w:t xml:space="preserve">décembre </w:t>
       </w:r>
-      <w:r w:rsidR="00313AF8">
-[...3 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00BE468A">
+        <w:t>20XX</w:t>
       </w:r>
       <w:r w:rsidR="00E355B0" w:rsidRPr="00E355B0">
         <w:t>, aux exigences spécifiées donne une image fidèle dans tous ses aspects significatifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FAEFFB" w14:textId="73E50B49" w:rsidR="00E355B0" w:rsidRDefault="00E355B0" w:rsidP="00327ECC">
       <w:pPr>
         <w:pStyle w:val="CORPSCTRLMAJC"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nous ne fournissons aucun avis juridique relativement à la conformité de </w:t>
       </w:r>
       <w:r w:rsidR="00334D3B" w:rsidRPr="00412954">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00334D3B" w:rsidRPr="00412954">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00334D3B" w:rsidRPr="00412954">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00412954" w:rsidRPr="00412954">
@@ -1392,70 +1372,70 @@
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5804DDAE" w14:textId="6A588DF8" w:rsidR="00E75DD2" w:rsidRPr="00E355B0" w:rsidRDefault="00E75DD2" w:rsidP="00EF50AE">
       <w:pPr>
         <w:pStyle w:val="LettreSignature"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E75DD2" w:rsidRPr="00E355B0" w:rsidSect="001001C3">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1797" w:right="1440" w:bottom="1440" w:left="1440" w:header="578" w:footer="215" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="072EDFC2" w14:textId="77777777" w:rsidR="005C3BAF" w:rsidRDefault="005C3BAF">
+    <w:p w14:paraId="666FF174" w14:textId="77777777" w:rsidR="00B57085" w:rsidRDefault="00B57085">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="496B6893" w14:textId="77777777" w:rsidR="005C3BAF" w:rsidRDefault="005C3BAF">
+    <w:p w14:paraId="54F4A904" w14:textId="77777777" w:rsidR="00B57085" w:rsidRDefault="00B57085">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1477,284 +1457,272 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham-Book">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Gras">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6814"/>
       <w:gridCol w:w="2546"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00ED7C15" w:rsidRPr="00BD7E42" w14:paraId="127D513E" w14:textId="77777777" w:rsidTr="008D5DA4">
+    <w:tr w:rsidR="00ED7C15" w:rsidRPr="00BD7E42" w14:paraId="127D513E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6814" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="44024308" w14:textId="77777777" w:rsidR="00ED7C15" w:rsidRPr="00BD7E42" w:rsidRDefault="00ED7C15" w:rsidP="00ED7C15">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:spacing w:before="40" w:after="0"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B232D7">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© Ordre des CPA du Québec. </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD7E42">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Tous droits réservés.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2546" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="25D25E6D" w14:textId="77777777" w:rsidR="00ED7C15" w:rsidRPr="00BD7E42" w:rsidRDefault="00ED7C15" w:rsidP="00ED7C15">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:spacing w:before="40" w:after="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00ED7C15" w:rsidRPr="00B232D7" w14:paraId="0FFDDB83" w14:textId="77777777" w:rsidTr="008D5DA4">
+    <w:tr w:rsidR="00ED7C15" w:rsidRPr="00B232D7" w14:paraId="0FFDDB83" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6814" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6CA28299" w14:textId="77777777" w:rsidR="00ED7C15" w:rsidRPr="00B232D7" w:rsidRDefault="00ED7C15" w:rsidP="00ED7C15">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:spacing w:after="0"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B232D7">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Interdiction de reproduction sans autorisation.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2546" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="317927EF" w14:textId="77777777" w:rsidR="00ED7C15" w:rsidRPr="00B232D7" w:rsidRDefault="00ED7C15" w:rsidP="00ED7C15">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:spacing w:before="40" w:after="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:smallCaps/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0239C089" w14:textId="7438ED5C" w:rsidR="007618AA" w:rsidRPr="00A56A99" w:rsidRDefault="007618AA" w:rsidP="00A56A99">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7594F114" w14:textId="77777777" w:rsidR="005C3BAF" w:rsidRDefault="005C3BAF">
+    <w:p w14:paraId="72762B4F" w14:textId="77777777" w:rsidR="00B57085" w:rsidRDefault="00B57085">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6339F0DC" w14:textId="77777777" w:rsidR="005C3BAF" w:rsidRDefault="005C3BAF">
+    <w:p w14:paraId="5315C0F5" w14:textId="77777777" w:rsidR="00B57085" w:rsidRDefault="00B57085">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="535785C1" w14:textId="7E0873FF" w:rsidR="00994B39" w:rsidRPr="00A37158" w:rsidRDefault="00994B39">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk24972826"/>
       <w:r>
         <w:t xml:space="preserve">Cette mention est à la discrétion du professionnel en exercice indépendant. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Veuillez</w:t>
       </w:r>
       <w:r w:rsidR="002A4E3C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> référer aux paragraphes .35 </w:t>
-[...7 lines deleted...]
-        <w:t>47 de la NCMC 3530.</w:t>
+        <w:t xml:space="preserve"> référer aux paragraphes .35 et .A47 de la NCMC 3530.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0C5CAC88" w14:textId="77777777" w:rsidR="00EF50AE" w:rsidRPr="00342E35" w:rsidRDefault="00EF50AE" w:rsidP="00EF50AE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Voir les modèles de signature </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sur le site Web de l’Ordre des CPA du Québec : </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0058011A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>http://cpaquebec.ca/fr/membres-cpa/obligations/permis-de-comptabilite-publique/modeles-de-signature/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="76" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6278"/>
       <w:gridCol w:w="3006"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A56A99" w14:paraId="17267976" w14:textId="77777777" w:rsidTr="00B30CA7">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="720"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6373" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1911,51 +1879,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0B848ED7" w14:textId="067F188F" w:rsidR="005C1678" w:rsidRPr="002F613C" w:rsidRDefault="005C1678" w:rsidP="005C1678">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8948CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="770A1BD4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2339,398 +2307,430 @@
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="556209658">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="292835909">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2014602005">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1832015990">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1687319736">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2125806905">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNDcxNjcwMDYxsTQwtbBU0lEKTi0uzszPAykwrAUA3+1FASwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00347A08"/>
+    <w:rsid w:val="0001734C"/>
     <w:rsid w:val="00020176"/>
     <w:rsid w:val="000408A2"/>
     <w:rsid w:val="00051392"/>
     <w:rsid w:val="000624BB"/>
     <w:rsid w:val="00062F95"/>
+    <w:rsid w:val="00075AF4"/>
     <w:rsid w:val="00080811"/>
     <w:rsid w:val="00081A7D"/>
     <w:rsid w:val="00086679"/>
     <w:rsid w:val="00087A42"/>
     <w:rsid w:val="000925C8"/>
     <w:rsid w:val="000A2976"/>
     <w:rsid w:val="000A668E"/>
     <w:rsid w:val="000B45FA"/>
     <w:rsid w:val="000D6627"/>
     <w:rsid w:val="000D7B02"/>
     <w:rsid w:val="000F6073"/>
     <w:rsid w:val="000F70B0"/>
     <w:rsid w:val="001001C3"/>
     <w:rsid w:val="00103143"/>
     <w:rsid w:val="00110BDF"/>
     <w:rsid w:val="001141E6"/>
+    <w:rsid w:val="0012483E"/>
     <w:rsid w:val="001264CC"/>
     <w:rsid w:val="00127252"/>
+    <w:rsid w:val="0014322E"/>
     <w:rsid w:val="001459C6"/>
     <w:rsid w:val="001568E8"/>
     <w:rsid w:val="001718AA"/>
     <w:rsid w:val="0017473C"/>
     <w:rsid w:val="001822F1"/>
     <w:rsid w:val="00182BBE"/>
     <w:rsid w:val="001A7301"/>
     <w:rsid w:val="001B30A4"/>
     <w:rsid w:val="001E0894"/>
     <w:rsid w:val="001F0A59"/>
     <w:rsid w:val="00204109"/>
     <w:rsid w:val="00215C20"/>
     <w:rsid w:val="00216A9D"/>
     <w:rsid w:val="00222819"/>
     <w:rsid w:val="0023719A"/>
     <w:rsid w:val="002515E4"/>
     <w:rsid w:val="002716FD"/>
     <w:rsid w:val="00275148"/>
     <w:rsid w:val="00295609"/>
     <w:rsid w:val="00296128"/>
     <w:rsid w:val="00296698"/>
+    <w:rsid w:val="002A2CCB"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A4E3C"/>
     <w:rsid w:val="002B3174"/>
     <w:rsid w:val="002B3897"/>
     <w:rsid w:val="002C7C7C"/>
     <w:rsid w:val="002E484B"/>
     <w:rsid w:val="002F1337"/>
     <w:rsid w:val="002F49C0"/>
     <w:rsid w:val="002F613C"/>
     <w:rsid w:val="0031358E"/>
     <w:rsid w:val="00313AF8"/>
     <w:rsid w:val="00327AE7"/>
     <w:rsid w:val="00327ECC"/>
+    <w:rsid w:val="0033201D"/>
     <w:rsid w:val="00334D3B"/>
     <w:rsid w:val="0034175D"/>
     <w:rsid w:val="003430E3"/>
     <w:rsid w:val="00347A08"/>
     <w:rsid w:val="00370AB0"/>
     <w:rsid w:val="00383F22"/>
     <w:rsid w:val="00386CC5"/>
     <w:rsid w:val="00387E34"/>
     <w:rsid w:val="003A29FD"/>
     <w:rsid w:val="003B42FD"/>
     <w:rsid w:val="003B6178"/>
+    <w:rsid w:val="003B6349"/>
     <w:rsid w:val="003C4EA8"/>
     <w:rsid w:val="003C4ED9"/>
     <w:rsid w:val="0041138A"/>
     <w:rsid w:val="004127F3"/>
     <w:rsid w:val="00412954"/>
     <w:rsid w:val="004157B3"/>
     <w:rsid w:val="004169B8"/>
     <w:rsid w:val="00432363"/>
     <w:rsid w:val="004350A0"/>
     <w:rsid w:val="004428FF"/>
     <w:rsid w:val="00487151"/>
     <w:rsid w:val="00497F06"/>
     <w:rsid w:val="004A394D"/>
     <w:rsid w:val="004A7B37"/>
+    <w:rsid w:val="004C0F43"/>
     <w:rsid w:val="004C1020"/>
     <w:rsid w:val="004D04F6"/>
     <w:rsid w:val="004D2DE3"/>
     <w:rsid w:val="004D3465"/>
     <w:rsid w:val="004D4476"/>
+    <w:rsid w:val="00502B87"/>
     <w:rsid w:val="00505502"/>
     <w:rsid w:val="00511BEA"/>
     <w:rsid w:val="00517FBE"/>
     <w:rsid w:val="00517FE4"/>
     <w:rsid w:val="005412B9"/>
     <w:rsid w:val="00542AE2"/>
     <w:rsid w:val="00561A8B"/>
+    <w:rsid w:val="005839DE"/>
     <w:rsid w:val="00585837"/>
     <w:rsid w:val="005923D0"/>
     <w:rsid w:val="005A5A6D"/>
     <w:rsid w:val="005B0599"/>
     <w:rsid w:val="005B5EA1"/>
+    <w:rsid w:val="005B7C74"/>
     <w:rsid w:val="005C1678"/>
     <w:rsid w:val="005C1E89"/>
     <w:rsid w:val="005C3A08"/>
     <w:rsid w:val="005C3BAF"/>
     <w:rsid w:val="005C44FB"/>
     <w:rsid w:val="005D30EE"/>
     <w:rsid w:val="005E4680"/>
     <w:rsid w:val="00614A00"/>
     <w:rsid w:val="006226F2"/>
     <w:rsid w:val="00635A38"/>
     <w:rsid w:val="00657D73"/>
     <w:rsid w:val="0067209E"/>
     <w:rsid w:val="00680758"/>
     <w:rsid w:val="006862E4"/>
     <w:rsid w:val="0069023A"/>
     <w:rsid w:val="00692C20"/>
     <w:rsid w:val="006931DE"/>
     <w:rsid w:val="00693CCF"/>
     <w:rsid w:val="00695DC2"/>
     <w:rsid w:val="006B11AF"/>
     <w:rsid w:val="006B2D47"/>
     <w:rsid w:val="006B7E4F"/>
     <w:rsid w:val="006C6811"/>
     <w:rsid w:val="006C7170"/>
     <w:rsid w:val="006D3C2D"/>
     <w:rsid w:val="006D6B55"/>
     <w:rsid w:val="0070173F"/>
+    <w:rsid w:val="00711A30"/>
     <w:rsid w:val="00711F71"/>
     <w:rsid w:val="007179F4"/>
     <w:rsid w:val="00733455"/>
     <w:rsid w:val="00737698"/>
+    <w:rsid w:val="00743E27"/>
     <w:rsid w:val="007618AA"/>
     <w:rsid w:val="007713C1"/>
     <w:rsid w:val="00772E0F"/>
     <w:rsid w:val="00794C28"/>
     <w:rsid w:val="007A4F57"/>
     <w:rsid w:val="007A7A46"/>
     <w:rsid w:val="007B4BD0"/>
+    <w:rsid w:val="007B5BCD"/>
     <w:rsid w:val="007C4051"/>
     <w:rsid w:val="007C6746"/>
     <w:rsid w:val="007D1B41"/>
     <w:rsid w:val="007D4ACC"/>
     <w:rsid w:val="007F3DAD"/>
     <w:rsid w:val="007F778D"/>
     <w:rsid w:val="00803846"/>
     <w:rsid w:val="00810CEE"/>
     <w:rsid w:val="00811E14"/>
     <w:rsid w:val="00844873"/>
     <w:rsid w:val="00846635"/>
     <w:rsid w:val="00882FDD"/>
     <w:rsid w:val="00893269"/>
     <w:rsid w:val="008A64D4"/>
     <w:rsid w:val="008A7B13"/>
     <w:rsid w:val="008C6FBE"/>
     <w:rsid w:val="008D1872"/>
     <w:rsid w:val="008E7B07"/>
     <w:rsid w:val="00900EB8"/>
     <w:rsid w:val="00913032"/>
     <w:rsid w:val="00914306"/>
     <w:rsid w:val="00921F37"/>
     <w:rsid w:val="00926075"/>
     <w:rsid w:val="009315F4"/>
     <w:rsid w:val="00942051"/>
     <w:rsid w:val="0094679B"/>
+    <w:rsid w:val="00961D8A"/>
     <w:rsid w:val="0096388B"/>
     <w:rsid w:val="009677C8"/>
     <w:rsid w:val="00992DDA"/>
     <w:rsid w:val="00994B39"/>
+    <w:rsid w:val="009A1A05"/>
     <w:rsid w:val="009A3855"/>
     <w:rsid w:val="009B16D7"/>
+    <w:rsid w:val="009B1C40"/>
     <w:rsid w:val="009C4BE8"/>
+    <w:rsid w:val="009C5EB3"/>
+    <w:rsid w:val="009E538B"/>
     <w:rsid w:val="00A06152"/>
     <w:rsid w:val="00A063FE"/>
     <w:rsid w:val="00A1002C"/>
     <w:rsid w:val="00A31904"/>
     <w:rsid w:val="00A354C5"/>
     <w:rsid w:val="00A37158"/>
     <w:rsid w:val="00A450CB"/>
     <w:rsid w:val="00A51454"/>
     <w:rsid w:val="00A53071"/>
     <w:rsid w:val="00A539DA"/>
     <w:rsid w:val="00A56746"/>
     <w:rsid w:val="00A56A99"/>
     <w:rsid w:val="00A8031B"/>
     <w:rsid w:val="00A8568C"/>
     <w:rsid w:val="00A87A71"/>
     <w:rsid w:val="00A90550"/>
+    <w:rsid w:val="00AA62AD"/>
     <w:rsid w:val="00AB3F8F"/>
     <w:rsid w:val="00AE5001"/>
     <w:rsid w:val="00AE70CE"/>
     <w:rsid w:val="00AF79EF"/>
     <w:rsid w:val="00B05540"/>
     <w:rsid w:val="00B05FA8"/>
     <w:rsid w:val="00B14B71"/>
     <w:rsid w:val="00B152F1"/>
     <w:rsid w:val="00B22B89"/>
     <w:rsid w:val="00B24106"/>
     <w:rsid w:val="00B30CA7"/>
     <w:rsid w:val="00B44459"/>
     <w:rsid w:val="00B52116"/>
+    <w:rsid w:val="00B57085"/>
     <w:rsid w:val="00B6224F"/>
+    <w:rsid w:val="00B623F2"/>
     <w:rsid w:val="00B7472C"/>
+    <w:rsid w:val="00B8472A"/>
     <w:rsid w:val="00BA27D7"/>
     <w:rsid w:val="00BA5B95"/>
     <w:rsid w:val="00BA7830"/>
     <w:rsid w:val="00BB19B0"/>
+    <w:rsid w:val="00BB3542"/>
     <w:rsid w:val="00BD11A7"/>
+    <w:rsid w:val="00BD7DC5"/>
     <w:rsid w:val="00BE11CB"/>
+    <w:rsid w:val="00BE468A"/>
+    <w:rsid w:val="00BF13E7"/>
     <w:rsid w:val="00C343C2"/>
     <w:rsid w:val="00C557E7"/>
     <w:rsid w:val="00C73D76"/>
     <w:rsid w:val="00C758D8"/>
     <w:rsid w:val="00C769EA"/>
     <w:rsid w:val="00C81831"/>
     <w:rsid w:val="00C94C09"/>
     <w:rsid w:val="00C96F1E"/>
     <w:rsid w:val="00CA216D"/>
-    <w:rsid w:val="00CC29B1"/>
     <w:rsid w:val="00CC4254"/>
     <w:rsid w:val="00CD7A16"/>
     <w:rsid w:val="00CE7654"/>
     <w:rsid w:val="00D044A6"/>
     <w:rsid w:val="00D23569"/>
     <w:rsid w:val="00D25AAB"/>
     <w:rsid w:val="00D32288"/>
     <w:rsid w:val="00D33E3B"/>
     <w:rsid w:val="00D421B1"/>
     <w:rsid w:val="00D54E2F"/>
     <w:rsid w:val="00D55FE9"/>
     <w:rsid w:val="00D6172C"/>
     <w:rsid w:val="00D65062"/>
     <w:rsid w:val="00D70A4C"/>
     <w:rsid w:val="00D8182E"/>
     <w:rsid w:val="00D82FB5"/>
     <w:rsid w:val="00D90C04"/>
     <w:rsid w:val="00D91302"/>
     <w:rsid w:val="00DA388D"/>
     <w:rsid w:val="00DA4E5A"/>
     <w:rsid w:val="00DA7056"/>
+    <w:rsid w:val="00DA7A40"/>
     <w:rsid w:val="00DD05C3"/>
     <w:rsid w:val="00DE2425"/>
     <w:rsid w:val="00DE74BB"/>
     <w:rsid w:val="00DF08EF"/>
     <w:rsid w:val="00E16949"/>
+    <w:rsid w:val="00E20437"/>
     <w:rsid w:val="00E21B3C"/>
     <w:rsid w:val="00E21BFB"/>
+    <w:rsid w:val="00E25104"/>
     <w:rsid w:val="00E273CB"/>
     <w:rsid w:val="00E27A59"/>
     <w:rsid w:val="00E327E0"/>
     <w:rsid w:val="00E355B0"/>
     <w:rsid w:val="00E43467"/>
     <w:rsid w:val="00E52E6C"/>
     <w:rsid w:val="00E62E11"/>
     <w:rsid w:val="00E75DD2"/>
+    <w:rsid w:val="00E76518"/>
     <w:rsid w:val="00E858EE"/>
     <w:rsid w:val="00E97D64"/>
     <w:rsid w:val="00EA39BF"/>
     <w:rsid w:val="00EB44B6"/>
     <w:rsid w:val="00ED013B"/>
     <w:rsid w:val="00ED6236"/>
     <w:rsid w:val="00ED7C15"/>
     <w:rsid w:val="00EE50D0"/>
     <w:rsid w:val="00EF50AE"/>
     <w:rsid w:val="00F07E25"/>
     <w:rsid w:val="00F27F7A"/>
     <w:rsid w:val="00F32325"/>
     <w:rsid w:val="00F4615E"/>
     <w:rsid w:val="00F64168"/>
     <w:rsid w:val="00F739D0"/>
     <w:rsid w:val="00F82439"/>
     <w:rsid w:val="00F83825"/>
     <w:rsid w:val="00F94C20"/>
+    <w:rsid w:val="00F96DFC"/>
     <w:rsid w:val="00F9792B"/>
     <w:rsid w:val="00FA2D32"/>
     <w:rsid w:val="00FB1E8C"/>
     <w:rsid w:val="00FD00E5"/>
     <w:rsid w:val="00FD03BC"/>
+    <w:rsid w:val="00FE44C7"/>
     <w:rsid w:val="00FE5307"/>
     <w:rsid w:val="00FF5BF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR"/>
+  <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0D45F866"/>
-  <w15:docId w15:val="{9A8C003F-9836-4A7C-B0D2-73E992BC5DA0}"/>
+  <w15:docId w15:val="{977C34F2-B34C-4A58-91D6-6FB3E5DF405D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3880,74 +3880,74 @@
     <w:basedOn w:val="PUCE1AltF"/>
     <w:next w:val="GabaritInstructionsNormal"/>
     <w:qFormat/>
     <w:rsid w:val="001718AA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:ind w:right="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="GabaritInstructionsT3">
     <w:name w:val="Gabarit Instructions T3"/>
     <w:basedOn w:val="GabaritInstructionsT2"/>
     <w:qFormat/>
     <w:rsid w:val="00BB19B0"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00EF50AE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D65062"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="140273860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1451899855">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4252,186 +4252,251 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7B1971FEBE41B4AAEEB341565326F01" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8092d870cb5842a5ea18bf0b756e562">
-[...2 lines deleted...]
-    <xsd:import namespace="3fcb4726-fb74-4e9c-8175-d91bf70e90c7"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Descriptions xmlns="f9073401-01da-4881-8e59-a2d819d6af1e" xsi:nil="true"/>
+    <Statut xmlns="f9073401-01da-4881-8e59-a2d819d6af1e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9073401-01da-4881-8e59-a2d819d6af1e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17c228f7-f2c5-45b7-82a9-da8639724dbf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">b6cc7272-f7fd-431a-a5c9-01003ff1ba9d</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6Imh0dHA6XC9cL3d3dy5yY2d0LmNvbVwvIiwicHJvcHMiOlt7Im4iOiJSQ0dUUnAiLCJ2YWxzIjpbeyJ2YWx1ZSI6IlJDR1RScF8wIn1dfSx7Im4iOiJSQ0dUQ2xhc3MiLCJ2YWxzIjpbeyJ2YWx1ZSI6IlJDR1RDbGFzc19JIn1dfSx7Im4iOiJBcHBseVZpc01hcmsiLCJ2YWxzIjpbeyJ2YWx1ZSI6Ik5vIn1dfV19</TitusMetadata>
+</titus>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F7156C13328834396319B8A6A96C8AC" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="86dec4c2b849f30a654dcde8b5126ea7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9073401-01da-4881-8e59-a2d819d6af1e" xmlns:ns3="17c228f7-f2c5-45b7-82a9-da8639724dbf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc4813db9a11fc679c8cbcae3e2d1124" ns2:_="" ns3:_="">
+    <xsd:import namespace="f9073401-01da-4881-8e59-a2d819d6af1e"/>
+    <xsd:import namespace="17c228f7-f2c5-45b7-82a9-da8639724dbf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Descriptions" minOccurs="0"/>
+                <xsd:element ref="ns2:Statut" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43fdf8b2-3fae-43c8-8e8a-d3089e6fcf58" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9073401-01da-4881-8e59-a2d819d6af1e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Descriptions" ma:index="13" nillable="true" ma:displayName="Descriptions" ma:format="Dropdown" ma:indexed="true" ma:internalName="Descriptions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Traduction externe"/>
+          <xsd:enumeration value="Révision PLDPC traduction"/>
+          <xsd:enumeration value="Révision linguistique"/>
+          <xsd:enumeration value="MAJ VIVO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Statut" ma:index="14" nillable="true" ma:displayName="Statut" ma:format="Dropdown" ma:internalName="Statut">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="MAJ auteur"/>
+          <xsd:enumeration value="Mandat interne"/>
+          <xsd:enumeration value="Révision"/>
+          <xsd:enumeration value="Final conseiller"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="36f3f88e-c030-47d0-abcc-853cdf95d71a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="36f3f88e-c030-47d0-abcc-853cdf95d71a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...16 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fcb4726-fb74-4e9c-8175-d91bf70e90c7" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17c228f7-f2c5-45b7-82a9-da8639724dbf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{60e4b9cc-30ba-45e5-922b-bc9beb49c765}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fcb4726-fb74-4e9c-8175-d91bf70e90c7">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e6a877e7-f4a8-4320-b1dd-5a5d94f16680}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="17c228f7-f2c5-45b7-82a9-da8639724dbf">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4476,179 +4541,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB1B19E-88B2-496B-BE98-26EB8EC1A463}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AEEC09B-146A-48A4-9D68-06F2C897BA95}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E97237A8-8613-40FE-AD6A-6FA69252D8A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{391CEBF6-E285-4D1E-9C39-76047047A413}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f9073401-01da-4881-8e59-a2d819d6af1e"/>
+    <ds:schemaRef ds:uri="17c228f7-f2c5-45b7-82a9-da8639724dbf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A473913-7C7A-4E9E-903E-616EED7B2460}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
     <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AEEC09B-146A-48A4-9D68-06F2C897BA95}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BD71123-A0E4-4AA4-A103-ABCC7715CE00}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...14 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f9073401-01da-4881-8e59-a2d819d6af1e"/>
+    <ds:schemaRef ds:uri="17c228f7-f2c5-45b7-82a9-da8639724dbf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="1dd117c6-6cda-497a-a2cf-c8032ebdfa7e"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="3fcb4726-fb74-4e9c-8175-d91bf70e90c7"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>105 Rapport_Assurance raisonnable (audit)_NCMC 3530.dotx</Template>
+  <Template>105 Rapport_Assurance raisonnable (audit)_NCMC 3530</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>875</Words>
-  <Characters>5305</Characters>
+  <Words>877</Words>
+  <Characters>5303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>105 Rapport_Assurance raisonnable (audit)_NCMC 3530</vt:lpstr>
       <vt:lpstr>105 Rapport_Assurance raisonnable (audit)_NCMC 3000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Richard Greene</Manager>
   <Company>Raymond Chabot Grant Thornton</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6168</CharactersWithSpaces>
+  <CharactersWithSpaces>6151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>105 Rapport_Assurance raisonnable (audit)_NCMC 3530</dc:title>
   <dc:subject>Rapport d'assurance raisonnable sur la conformité</dc:subject>
   <dc:creator>Pierre-André Plante</dc:creator>
+  <cp:keywords/>
   <dc:description>Corrigé par B. Nantel (03-2019)</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>V1.0.0</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D7B1971FEBE41B4AAEEB341565326F01</vt:lpwstr>
+    <vt:lpwstr>0x0101006F7156C13328834396319B8A6A96C8AC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TitusGUID">
     <vt:lpwstr>b6cc7272-f7fd-431a-a5c9-01003ff1ba9d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="RCGTRp">
     <vt:lpwstr>RCGTRp_0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="RCGTClass">
     <vt:lpwstr>RCGTClass_I</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ApplyVisMark">
     <vt:lpwstr>No</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+    <vt:lpwstr>fr</vt:lpwstr>
+  </property>
 </Properties>
 </file>