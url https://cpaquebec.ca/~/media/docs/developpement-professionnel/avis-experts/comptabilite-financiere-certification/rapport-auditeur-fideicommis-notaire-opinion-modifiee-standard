--- v0 (2025-10-06)
+++ v1 (2026-05-18)
@@ -13,73 +13,72 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9500"/>
+        <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00685493" w:rsidRPr="009D422D" w14:paraId="3B613437" w14:textId="77777777" w:rsidTr="009D422D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41AE315E" w14:textId="77777777" w:rsidR="00685493" w:rsidRDefault="006C3A3F" w:rsidP="009D422D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Notes générales</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A8B232" w14:textId="77777777" w:rsidR="00F911EC" w:rsidRDefault="00F911EC" w:rsidP="009D422D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -659,51 +658,51 @@
       <w:r w:rsidRPr="00EE2FAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Opinion</w:t>
       </w:r>
       <w:r w:rsidR="00062D62">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec réserve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C815CEA" w14:textId="77777777" w:rsidR="00EE2FAF" w:rsidRDefault="00EE2FAF" w:rsidP="001A3A3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D6428A" w14:textId="6BB194BE" w:rsidR="00EE2FAF" w:rsidRDefault="001A3A3D" w:rsidP="001A3A3D">
+    <w:p w14:paraId="49D6428A" w14:textId="05C6D964" w:rsidR="00EE2FAF" w:rsidRDefault="001A3A3D" w:rsidP="001A3A3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nous avons</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6DB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -779,65 +778,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00082F50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2A2D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">au 31 décembre </w:t>
       </w:r>
-      <w:r w:rsidR="004D0677">
-[...13 lines deleted...]
-      <w:r w:rsidR="00211E43">
+      <w:r w:rsidR="001E0082">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6EBD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0082">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6DB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pour l'exercice </w:t>
       </w:r>
       <w:r w:rsidR="00EE2FAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -900,51 +899,51 @@
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00544266">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>apport annuel »)</w:t>
       </w:r>
       <w:r w:rsidR="00EE2FAF" w:rsidRPr="00EE2FAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC3978D" w14:textId="77777777" w:rsidR="00062D62" w:rsidRDefault="00062D62" w:rsidP="001A3A3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5999D9E2" w14:textId="16A43716" w:rsidR="00062D62" w:rsidRDefault="00062D62" w:rsidP="00062D62">
+    <w:p w14:paraId="5999D9E2" w14:textId="0DAB207E" w:rsidR="00062D62" w:rsidRDefault="00062D62" w:rsidP="00062D62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>À notre avis, à l’exceptio</w:t>
       </w:r>
       <w:r w:rsidR="008479ED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n des incidences éventuelles du problème décrit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1020,65 +1019,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00557FC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2A2D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">au 31 décembre </w:t>
       </w:r>
-      <w:r w:rsidR="004D0677">
-[...13 lines deleted...]
-      <w:r w:rsidR="00211E43">
+      <w:r w:rsidR="001E0082">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6EBD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0082">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6DB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pour l'exercice </w:t>
       </w:r>
       <w:r w:rsidR="008C42A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1118,82 +1117,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dispositions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6DB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidR="008C42A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Règlement sur la comptabilité en fidéicommis des notaires, </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> N-3, r.5.</w:t>
+        <w:t>Règlement sur la comptabilité en fidéicommis des notaires, RLRQ,c. N-3, r.5.</w:t>
       </w:r>
       <w:r w:rsidR="007D3273">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008C42A8" w:rsidRPr="004B151C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004B151C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(le «</w:t>
@@ -2779,338 +2747,332 @@
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F911EC">
         <w:t>[Date]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A3A3D" w:rsidRPr="00A56106" w:rsidSect="007E06F9">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="360" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="759DA146" w14:textId="77777777" w:rsidR="0062604E" w:rsidRDefault="0062604E" w:rsidP="00F31021">
+    <w:p w14:paraId="597BC144" w14:textId="77777777" w:rsidR="00EB43FF" w:rsidRDefault="00EB43FF" w:rsidP="00F31021">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45521C64" w14:textId="77777777" w:rsidR="0062604E" w:rsidRDefault="0062604E" w:rsidP="00F31021">
+    <w:p w14:paraId="00780512" w14:textId="77777777" w:rsidR="00EB43FF" w:rsidRDefault="00EB43FF" w:rsidP="00F31021">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59FED585" w14:textId="77777777" w:rsidR="00F4707B" w:rsidRDefault="00F4707B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6912"/>
-      <w:gridCol w:w="2588"/>
+      <w:gridCol w:w="6814"/>
+      <w:gridCol w:w="2546"/>
     </w:tblGrid>
     <w:tr w:rsidR="00521DFF" w:rsidRPr="00BD7E42" w14:paraId="777AEEA2" w14:textId="77777777" w:rsidTr="00A6238B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6912" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7AF56318" w14:textId="77777777" w:rsidR="00521DFF" w:rsidRPr="00BD7E42" w:rsidRDefault="00521DFF" w:rsidP="00A6238B">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="40"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B232D7">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© Ordre des CPA du Québec. </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD7E42">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Tous droits réservés.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2588" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="32E788E1" w14:textId="77777777" w:rsidR="00521DFF" w:rsidRPr="00BD7E42" w:rsidRDefault="00521DFF" w:rsidP="00A6238B">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00521DFF" w:rsidRPr="00B232D7" w14:paraId="0205FDE4" w14:textId="77777777" w:rsidTr="00A6238B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6912" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="4221C752" w14:textId="77777777" w:rsidR="00521DFF" w:rsidRPr="00B232D7" w:rsidRDefault="00521DFF" w:rsidP="00A6238B">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B232D7">
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Interdiction de reproduction sans autorisation.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2588" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="24E8620B" w14:textId="77777777" w:rsidR="00521DFF" w:rsidRPr="00B232D7" w:rsidRDefault="00521DFF" w:rsidP="00A6238B">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:smallCaps/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3AE9C8A7" w14:textId="77777777" w:rsidR="00521DFF" w:rsidRPr="00B232D7" w:rsidRDefault="00521DFF" w:rsidP="00521DFF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F8DE0D4" w14:textId="77777777" w:rsidR="00F4707B" w:rsidRDefault="00F4707B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E21B02B" w14:textId="77777777" w:rsidR="0062604E" w:rsidRDefault="0062604E" w:rsidP="00F31021">
+    <w:p w14:paraId="448A372A" w14:textId="77777777" w:rsidR="00EB43FF" w:rsidRDefault="00EB43FF" w:rsidP="00F31021">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78FBA920" w14:textId="77777777" w:rsidR="0062604E" w:rsidRDefault="0062604E" w:rsidP="00F31021">
+    <w:p w14:paraId="2D5E0859" w14:textId="77777777" w:rsidR="00EB43FF" w:rsidRDefault="00EB43FF" w:rsidP="00F31021">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3C4F5C8B" w14:textId="00F70BE5" w:rsidR="000719EB" w:rsidRPr="000719EB" w:rsidRDefault="000719EB">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk24972826"/>
       <w:r>
         <w:t xml:space="preserve">Cette mention est à la discrétion du professionnel en exercice indépendant. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D63EE">
         <w:t>Veuillez</w:t>
       </w:r>
       <w:r w:rsidR="008010ED">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D63EE">
         <w:t>vous</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> référer aux paragraphes .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et .A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
@@ -3165,122 +3127,122 @@
         <w:t xml:space="preserve"> Voir les modèles de signature </w:t>
       </w:r>
       <w:r w:rsidR="000D6D88">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>sur le site Web de l’Ordre des CPA du Québec :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0008E9E0" w14:textId="414758B2" w:rsidR="000D6D88" w:rsidRPr="00342E35" w:rsidRDefault="000D6D88" w:rsidP="00342E35">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="0058011A" w:rsidRPr="0058011A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>http://cpaquebec.ca/fr/membres-cpa/obligations/permis-de-comptabilite-publique/modeles-de-signature/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5ED202B5" w14:textId="77777777" w:rsidR="000A73EE" w:rsidRDefault="00DC0E6D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5ED202B5" w14:textId="77777777" w:rsidR="000A73EE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="125AFDB3">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject2" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject2" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251658239;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="PROJET"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="76" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6373"/>
-      <w:gridCol w:w="3051"/>
+      <w:gridCol w:w="6278"/>
+      <w:gridCol w:w="3006"/>
     </w:tblGrid>
     <w:tr w:rsidR="000F050A" w14:paraId="31D28D2D" w14:textId="77777777" w:rsidTr="00C56322">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="720"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6373" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="68692CEF" w14:textId="50BC9108" w:rsidR="000F050A" w:rsidRDefault="00F4707B" w:rsidP="003058F9">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:smallCaps/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
@@ -3418,97 +3380,97 @@
               <w:sz w:val="18"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00C55AE4">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="70B908F6" w14:textId="0599B3D1" w:rsidR="00DD011C" w:rsidRDefault="00DD011C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29AC2827" w14:textId="77777777" w:rsidR="000A73EE" w:rsidRDefault="00DC0E6D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29AC2827" w14:textId="77777777" w:rsidR="000A73EE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="47C38442">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251659264;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:513.2pt;height:146.6pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="PROJET"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03592004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A8EB8B2"/>
     <w:lvl w:ilvl="0" w:tplc="BEE8563A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3931,426 +3893,461 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="613023851">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="940719767">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="922101536">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="859049124">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0Nzc1MrEwMrE0sbA0tzRS0lEKTi0uzszPAykwNKgFANQPoI4tAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F31021"/>
     <w:rsid w:val="00002EB1"/>
     <w:rsid w:val="00015C97"/>
     <w:rsid w:val="0001670B"/>
     <w:rsid w:val="00021936"/>
     <w:rsid w:val="00037E9F"/>
     <w:rsid w:val="00062D62"/>
     <w:rsid w:val="0006674F"/>
     <w:rsid w:val="00067EC2"/>
     <w:rsid w:val="000719EB"/>
+    <w:rsid w:val="00080D00"/>
     <w:rsid w:val="00082C91"/>
     <w:rsid w:val="00082F50"/>
     <w:rsid w:val="00094737"/>
     <w:rsid w:val="000967FA"/>
     <w:rsid w:val="000A095C"/>
     <w:rsid w:val="000A7337"/>
     <w:rsid w:val="000A73EE"/>
+    <w:rsid w:val="000B282A"/>
     <w:rsid w:val="000D6D88"/>
+    <w:rsid w:val="000E13FD"/>
     <w:rsid w:val="000E185D"/>
+    <w:rsid w:val="000E4CC9"/>
     <w:rsid w:val="000E4F7D"/>
     <w:rsid w:val="000E5641"/>
     <w:rsid w:val="000F050A"/>
     <w:rsid w:val="000F2457"/>
     <w:rsid w:val="000F402E"/>
     <w:rsid w:val="000F6505"/>
     <w:rsid w:val="001079B5"/>
     <w:rsid w:val="001102F7"/>
     <w:rsid w:val="00115011"/>
     <w:rsid w:val="0012426D"/>
     <w:rsid w:val="00140515"/>
     <w:rsid w:val="00140DA9"/>
     <w:rsid w:val="00141CC0"/>
     <w:rsid w:val="00141DF5"/>
     <w:rsid w:val="001447F9"/>
     <w:rsid w:val="00147910"/>
+    <w:rsid w:val="001565A9"/>
     <w:rsid w:val="00165A18"/>
     <w:rsid w:val="00173085"/>
     <w:rsid w:val="00176BAA"/>
     <w:rsid w:val="001909C6"/>
     <w:rsid w:val="001976A6"/>
     <w:rsid w:val="001A3A3D"/>
     <w:rsid w:val="001B2791"/>
+    <w:rsid w:val="001B36F5"/>
     <w:rsid w:val="001D0073"/>
+    <w:rsid w:val="001E0082"/>
     <w:rsid w:val="001F2C0A"/>
+    <w:rsid w:val="002036B7"/>
     <w:rsid w:val="00205014"/>
     <w:rsid w:val="00211E43"/>
     <w:rsid w:val="00243842"/>
     <w:rsid w:val="00250576"/>
     <w:rsid w:val="00251331"/>
     <w:rsid w:val="00272325"/>
     <w:rsid w:val="00273DF0"/>
     <w:rsid w:val="00275407"/>
     <w:rsid w:val="002A1456"/>
     <w:rsid w:val="002A2777"/>
     <w:rsid w:val="002A3A77"/>
     <w:rsid w:val="002A3E1E"/>
     <w:rsid w:val="002C388B"/>
     <w:rsid w:val="002D2F4E"/>
     <w:rsid w:val="002D7148"/>
     <w:rsid w:val="002D7955"/>
     <w:rsid w:val="002F74EA"/>
     <w:rsid w:val="003003A6"/>
     <w:rsid w:val="00304462"/>
     <w:rsid w:val="003058F9"/>
     <w:rsid w:val="00305F76"/>
     <w:rsid w:val="00307263"/>
     <w:rsid w:val="00313A86"/>
     <w:rsid w:val="00321009"/>
+    <w:rsid w:val="00330D93"/>
     <w:rsid w:val="003333AB"/>
     <w:rsid w:val="00342E35"/>
+    <w:rsid w:val="00345F64"/>
     <w:rsid w:val="00347814"/>
+    <w:rsid w:val="003561DB"/>
     <w:rsid w:val="00382400"/>
     <w:rsid w:val="003875EC"/>
+    <w:rsid w:val="00392D6C"/>
     <w:rsid w:val="00397E5F"/>
     <w:rsid w:val="003A24DD"/>
     <w:rsid w:val="003A58D3"/>
+    <w:rsid w:val="003A7A6C"/>
     <w:rsid w:val="00400C15"/>
     <w:rsid w:val="0041032B"/>
     <w:rsid w:val="00414718"/>
     <w:rsid w:val="004256F7"/>
     <w:rsid w:val="00431CAD"/>
     <w:rsid w:val="00436338"/>
+    <w:rsid w:val="00437A8B"/>
     <w:rsid w:val="00451A99"/>
     <w:rsid w:val="00462AB0"/>
     <w:rsid w:val="004708DB"/>
     <w:rsid w:val="00476B4A"/>
     <w:rsid w:val="00487B17"/>
     <w:rsid w:val="00492ECE"/>
     <w:rsid w:val="00497E95"/>
     <w:rsid w:val="004A0226"/>
     <w:rsid w:val="004A0962"/>
     <w:rsid w:val="004A3EA1"/>
     <w:rsid w:val="004B151C"/>
+    <w:rsid w:val="004B6110"/>
     <w:rsid w:val="004C69B4"/>
     <w:rsid w:val="004D0677"/>
     <w:rsid w:val="004E191D"/>
     <w:rsid w:val="004E5757"/>
     <w:rsid w:val="00511586"/>
     <w:rsid w:val="00512F7C"/>
     <w:rsid w:val="00521DFF"/>
     <w:rsid w:val="00534050"/>
     <w:rsid w:val="00544266"/>
     <w:rsid w:val="00557FC7"/>
     <w:rsid w:val="0058011A"/>
     <w:rsid w:val="005822E6"/>
     <w:rsid w:val="00582D20"/>
     <w:rsid w:val="00583BFD"/>
     <w:rsid w:val="00583DCC"/>
+    <w:rsid w:val="005847FA"/>
     <w:rsid w:val="005B4069"/>
     <w:rsid w:val="005E3C70"/>
     <w:rsid w:val="005F4E5B"/>
     <w:rsid w:val="005F6FBB"/>
     <w:rsid w:val="0060392E"/>
     <w:rsid w:val="00603C06"/>
     <w:rsid w:val="006040E9"/>
     <w:rsid w:val="006045F6"/>
     <w:rsid w:val="00605C4F"/>
     <w:rsid w:val="006112B7"/>
     <w:rsid w:val="00621655"/>
     <w:rsid w:val="006253F6"/>
     <w:rsid w:val="0062604E"/>
+    <w:rsid w:val="0062683D"/>
     <w:rsid w:val="0063598E"/>
     <w:rsid w:val="006405BB"/>
     <w:rsid w:val="00645C46"/>
     <w:rsid w:val="00652068"/>
     <w:rsid w:val="00654035"/>
+    <w:rsid w:val="00671963"/>
+    <w:rsid w:val="00674DE6"/>
     <w:rsid w:val="0067757B"/>
     <w:rsid w:val="00685493"/>
+    <w:rsid w:val="006A31FD"/>
     <w:rsid w:val="006A3C9D"/>
     <w:rsid w:val="006A7DB4"/>
     <w:rsid w:val="006B5576"/>
     <w:rsid w:val="006C3A3F"/>
     <w:rsid w:val="006C7862"/>
     <w:rsid w:val="006E4705"/>
     <w:rsid w:val="006E6D09"/>
     <w:rsid w:val="00702E48"/>
     <w:rsid w:val="00704204"/>
     <w:rsid w:val="007120B3"/>
     <w:rsid w:val="007377AE"/>
     <w:rsid w:val="0075042B"/>
     <w:rsid w:val="007558E5"/>
     <w:rsid w:val="00755EA5"/>
     <w:rsid w:val="007608F7"/>
     <w:rsid w:val="00764913"/>
     <w:rsid w:val="007753B1"/>
     <w:rsid w:val="007830DA"/>
     <w:rsid w:val="007844E2"/>
     <w:rsid w:val="00787F9B"/>
     <w:rsid w:val="007A1835"/>
     <w:rsid w:val="007A6A81"/>
+    <w:rsid w:val="007A7CE8"/>
     <w:rsid w:val="007B6DBD"/>
     <w:rsid w:val="007B7D13"/>
     <w:rsid w:val="007D3273"/>
     <w:rsid w:val="007E06F9"/>
     <w:rsid w:val="007E16E5"/>
     <w:rsid w:val="007E6345"/>
     <w:rsid w:val="007E7361"/>
     <w:rsid w:val="007F2B9A"/>
     <w:rsid w:val="007F6AFA"/>
     <w:rsid w:val="008010ED"/>
     <w:rsid w:val="00805DD4"/>
     <w:rsid w:val="00811DED"/>
     <w:rsid w:val="008369C9"/>
     <w:rsid w:val="00845DD2"/>
     <w:rsid w:val="008479ED"/>
     <w:rsid w:val="00851C60"/>
     <w:rsid w:val="008563E5"/>
     <w:rsid w:val="008572BD"/>
     <w:rsid w:val="00857EDB"/>
     <w:rsid w:val="00874416"/>
     <w:rsid w:val="00880236"/>
     <w:rsid w:val="00883F17"/>
     <w:rsid w:val="008863A1"/>
     <w:rsid w:val="0089261A"/>
     <w:rsid w:val="0089638D"/>
     <w:rsid w:val="008C42A8"/>
+    <w:rsid w:val="008C6643"/>
     <w:rsid w:val="008D63EE"/>
     <w:rsid w:val="008E429B"/>
     <w:rsid w:val="00903764"/>
     <w:rsid w:val="00923F0D"/>
     <w:rsid w:val="0092533A"/>
     <w:rsid w:val="0093053B"/>
     <w:rsid w:val="00930936"/>
     <w:rsid w:val="009511CC"/>
     <w:rsid w:val="00951C35"/>
     <w:rsid w:val="00954A87"/>
     <w:rsid w:val="0096566A"/>
+    <w:rsid w:val="009669B1"/>
     <w:rsid w:val="00967E5C"/>
     <w:rsid w:val="009733DF"/>
     <w:rsid w:val="0098311D"/>
+    <w:rsid w:val="00985955"/>
     <w:rsid w:val="009A2BEA"/>
     <w:rsid w:val="009B2D8E"/>
     <w:rsid w:val="009B574E"/>
     <w:rsid w:val="009C7565"/>
     <w:rsid w:val="009C7C68"/>
     <w:rsid w:val="009D422D"/>
     <w:rsid w:val="009D4A10"/>
     <w:rsid w:val="009D67D9"/>
     <w:rsid w:val="009F5801"/>
     <w:rsid w:val="00A00DB6"/>
     <w:rsid w:val="00A12E60"/>
     <w:rsid w:val="00A16B53"/>
     <w:rsid w:val="00A27386"/>
     <w:rsid w:val="00A32BCC"/>
     <w:rsid w:val="00A37CF0"/>
     <w:rsid w:val="00A53133"/>
     <w:rsid w:val="00A53C83"/>
     <w:rsid w:val="00A5420F"/>
     <w:rsid w:val="00A56106"/>
     <w:rsid w:val="00A6238B"/>
     <w:rsid w:val="00A71E83"/>
     <w:rsid w:val="00A741F4"/>
     <w:rsid w:val="00A8728E"/>
     <w:rsid w:val="00A975B6"/>
     <w:rsid w:val="00AA0F73"/>
+    <w:rsid w:val="00AA25D9"/>
     <w:rsid w:val="00AA35AD"/>
     <w:rsid w:val="00AD365D"/>
+    <w:rsid w:val="00AD6EBD"/>
     <w:rsid w:val="00AE2C5A"/>
     <w:rsid w:val="00B17CFE"/>
     <w:rsid w:val="00B21CA0"/>
     <w:rsid w:val="00B26B8F"/>
     <w:rsid w:val="00B4547B"/>
     <w:rsid w:val="00B4673F"/>
     <w:rsid w:val="00B506A4"/>
     <w:rsid w:val="00B50D06"/>
     <w:rsid w:val="00B574D7"/>
     <w:rsid w:val="00B6148D"/>
     <w:rsid w:val="00B662EA"/>
+    <w:rsid w:val="00B756E2"/>
     <w:rsid w:val="00B761B4"/>
     <w:rsid w:val="00B82B20"/>
     <w:rsid w:val="00B82C92"/>
     <w:rsid w:val="00B856F9"/>
+    <w:rsid w:val="00B90345"/>
     <w:rsid w:val="00BA40B8"/>
     <w:rsid w:val="00BB41E3"/>
     <w:rsid w:val="00BC4AA3"/>
     <w:rsid w:val="00BC6E12"/>
+    <w:rsid w:val="00BD0955"/>
     <w:rsid w:val="00BE720F"/>
     <w:rsid w:val="00C0016D"/>
     <w:rsid w:val="00C05651"/>
     <w:rsid w:val="00C1109D"/>
     <w:rsid w:val="00C11276"/>
     <w:rsid w:val="00C33BAD"/>
     <w:rsid w:val="00C50528"/>
     <w:rsid w:val="00C52F02"/>
     <w:rsid w:val="00C55AE4"/>
     <w:rsid w:val="00C56322"/>
     <w:rsid w:val="00C56E30"/>
     <w:rsid w:val="00C62FC7"/>
     <w:rsid w:val="00C8624F"/>
     <w:rsid w:val="00CA226A"/>
     <w:rsid w:val="00CA3342"/>
     <w:rsid w:val="00CC0F31"/>
     <w:rsid w:val="00CD12A2"/>
     <w:rsid w:val="00CD5B8C"/>
     <w:rsid w:val="00CE0726"/>
     <w:rsid w:val="00CE1FF8"/>
     <w:rsid w:val="00CF2B87"/>
     <w:rsid w:val="00D208FF"/>
     <w:rsid w:val="00D22E35"/>
     <w:rsid w:val="00D32407"/>
     <w:rsid w:val="00D360D8"/>
     <w:rsid w:val="00D65981"/>
     <w:rsid w:val="00D75136"/>
     <w:rsid w:val="00D82721"/>
     <w:rsid w:val="00D91B82"/>
     <w:rsid w:val="00DA1B02"/>
+    <w:rsid w:val="00DA5ED8"/>
     <w:rsid w:val="00DA6975"/>
     <w:rsid w:val="00DA761C"/>
     <w:rsid w:val="00DB4E1D"/>
     <w:rsid w:val="00DB654E"/>
-    <w:rsid w:val="00DC0E6D"/>
     <w:rsid w:val="00DC4A0F"/>
     <w:rsid w:val="00DD011C"/>
     <w:rsid w:val="00DD2A2D"/>
     <w:rsid w:val="00DE0BEB"/>
+    <w:rsid w:val="00DE3D05"/>
     <w:rsid w:val="00DE6A08"/>
+    <w:rsid w:val="00DF2A2D"/>
     <w:rsid w:val="00E04290"/>
     <w:rsid w:val="00E11E76"/>
     <w:rsid w:val="00E20217"/>
+    <w:rsid w:val="00E20437"/>
     <w:rsid w:val="00E21DF6"/>
+    <w:rsid w:val="00E24D1C"/>
     <w:rsid w:val="00E42682"/>
     <w:rsid w:val="00E54911"/>
     <w:rsid w:val="00E54FBC"/>
     <w:rsid w:val="00E60816"/>
     <w:rsid w:val="00E63AB0"/>
     <w:rsid w:val="00E75F8A"/>
     <w:rsid w:val="00E76399"/>
     <w:rsid w:val="00E76685"/>
     <w:rsid w:val="00E82E60"/>
     <w:rsid w:val="00EA4A5C"/>
+    <w:rsid w:val="00EB43FF"/>
     <w:rsid w:val="00EE1B34"/>
     <w:rsid w:val="00EE2FAF"/>
     <w:rsid w:val="00EF4418"/>
     <w:rsid w:val="00EF6ABE"/>
     <w:rsid w:val="00F01EC4"/>
     <w:rsid w:val="00F11907"/>
     <w:rsid w:val="00F145E7"/>
     <w:rsid w:val="00F31021"/>
     <w:rsid w:val="00F36611"/>
     <w:rsid w:val="00F46E96"/>
     <w:rsid w:val="00F4707B"/>
     <w:rsid w:val="00F640CE"/>
     <w:rsid w:val="00F86FAA"/>
     <w:rsid w:val="00F911EC"/>
+    <w:rsid w:val="00F96DFC"/>
     <w:rsid w:val="00FB202E"/>
     <w:rsid w:val="00FD4F1C"/>
     <w:rsid w:val="00FE2F89"/>
     <w:rsid w:val="00FE3324"/>
     <w:rsid w:val="00FF5179"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34815E4D"/>
-  <w15:docId w15:val="{27567C2C-C7E6-4B77-92A8-10894C57641D}"/>
+  <w15:docId w15:val="{3427BEB5-510A-4331-812B-55E78AEC58F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4846,59 +4843,59 @@
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00342E35"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:link w:val="Pieddepage"/>
     <w:rsid w:val="00521DFF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="000D6D88"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="000D6D88"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00EE2FAF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:rsid w:val="00EE2FAF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
@@ -4923,51 +4920,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:link w:val="Objetducommentaire"/>
     <w:rsid w:val="00EE2FAF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A56106"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1675565823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121559144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5286,186 +5283,229 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7B1971FEBE41B4AAEEB341565326F01" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8092d870cb5842a5ea18bf0b756e562">
-[...2 lines deleted...]
-    <xsd:import namespace="3fcb4726-fb74-4e9c-8175-d91bf70e90c7"/>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">7755b849-8388-42b5-974e-60c178ae1dcf</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6Imh0dHA6XC9cL3d3dy5yY2d0LmNvbVwvIiwicHJvcHMiOlt7Im4iOiJSQ0dUUnAiLCJ2YWxzIjpbeyJ2YWx1ZSI6IlJDR1RScF8wIn1dfSx7Im4iOiJSQ0dUQ2xhc3MiLCJ2YWxzIjpbeyJ2YWx1ZSI6IlJDR1RDbGFzc19JIn1dfSx7Im4iOiJBcHBseVZpc01hcmsiLCJ2YWxzIjpbeyJ2YWx1ZSI6Ik5vIn1dfV19</TitusMetadata>
+</titus>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F7156C13328834396319B8A6A96C8AC" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="86dec4c2b849f30a654dcde8b5126ea7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f9073401-01da-4881-8e59-a2d819d6af1e" xmlns:ns3="17c228f7-f2c5-45b7-82a9-da8639724dbf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc4813db9a11fc679c8cbcae3e2d1124" ns2:_="" ns3:_="">
+    <xsd:import namespace="f9073401-01da-4881-8e59-a2d819d6af1e"/>
+    <xsd:import namespace="17c228f7-f2c5-45b7-82a9-da8639724dbf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Descriptions" minOccurs="0"/>
+                <xsd:element ref="ns2:Statut" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43fdf8b2-3fae-43c8-8e8a-d3089e6fcf58" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9073401-01da-4881-8e59-a2d819d6af1e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Descriptions" ma:index="13" nillable="true" ma:displayName="Descriptions" ma:format="Dropdown" ma:indexed="true" ma:internalName="Descriptions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Traduction externe"/>
+          <xsd:enumeration value="Révision PLDPC traduction"/>
+          <xsd:enumeration value="Révision linguistique"/>
+          <xsd:enumeration value="MAJ VIVO"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Statut" ma:index="14" nillable="true" ma:displayName="Statut" ma:format="Dropdown" ma:internalName="Statut">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="MAJ auteur"/>
+          <xsd:enumeration value="Mandat interne"/>
+          <xsd:enumeration value="Révision"/>
+          <xsd:enumeration value="Final conseiller"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="36f3f88e-c030-47d0-abcc-853cdf95d71a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="36f3f88e-c030-47d0-abcc-853cdf95d71a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...16 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fcb4726-fb74-4e9c-8175-d91bf70e90c7" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17c228f7-f2c5-45b7-82a9-da8639724dbf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{60e4b9cc-30ba-45e5-922b-bc9beb49c765}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fcb4726-fb74-4e9c-8175-d91bf70e90c7">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e6a877e7-f4a8-4320-b1dd-5a5d94f16680}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="17c228f7-f2c5-45b7-82a9-da8639724dbf">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5510,195 +5550,224 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-</file>
-[...23 lines deleted...]
-</titus>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="17c228f7-f2c5-45b7-82a9-da8639724dbf">
+      <UserInfo>
+        <DisplayName>Brand, Angélique</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Descriptions xmlns="f9073401-01da-4881-8e59-a2d819d6af1e" xsi:nil="true"/>
+    <Statut xmlns="f9073401-01da-4881-8e59-a2d819d6af1e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9073401-01da-4881-8e59-a2d819d6af1e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17c228f7-f2c5-45b7-82a9-da8639724dbf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D93216A-7123-4DBD-AAC0-E9F2AD15115D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9D3D611-8C3B-42F8-9F30-8CC2C9634349}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5723B0A7-593B-4F21-AF26-6F8AD8A28700}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{634FF725-6AEC-4072-BEBF-AEAD9924E1B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{220551EF-5BB8-4E24-BD73-73A47DAEFDA9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8FF657F-250B-4603-9F5E-82F4DDA533FE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f9073401-01da-4881-8e59-a2d819d6af1e"/>
+    <ds:schemaRef ds:uri="17c228f7-f2c5-45b7-82a9-da8639724dbf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="a8c5d6e1-7a46-4294-bd3a-cf4e370c41a2"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="43fdf8b2-3fae-43c8-8e8a-d3089e6fcf58"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9D3D611-8C3B-42F8-9F30-8CC2C9634349}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5723B0A7-593B-4F21-AF26-6F8AD8A28700}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
-    <ds:schemaRef ds:uri=""/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82C9C9D2-C3E4-4EB1-959C-26BBA5A34B6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{634FF725-6AEC-4072-BEBF-AEAD9924E1B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{220551EF-5BB8-4E24-BD73-73A47DAEFDA9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="17c228f7-f2c5-45b7-82a9-da8639724dbf"/>
+    <ds:schemaRef ds:uri="f9073401-01da-4881-8e59-a2d819d6af1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1054</Words>
-  <Characters>5803</Characters>
+  <Words>1005</Words>
+  <Characters>5852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>OCAQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6844</CharactersWithSpaces>
+  <CharactersWithSpaces>6819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>1966102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://cpaquebec.ca/fr/membres-cpa/obligations/permis-de-comptabilite-publique/modeles-de-signature/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Evelyne Cossette</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#SharedWithUsers">
     <vt:lpwstr>Brand, Angélique</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SharedWithUsers">
     <vt:lpwstr>12;#Brand, Angélique</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-    <vt:lpwstr>0x010100D7B1971FEBE41B4AAEEB341565326F01</vt:lpwstr>
+    <vt:lpwstr>0x0101006F7156C13328834396319B8A6A96C8AC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TitusGUID">
     <vt:lpwstr>7755b849-8388-42b5-974e-60c178ae1dcf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="RCGTRp">
     <vt:lpwstr>RCGTRp_0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="RCGTClass">
     <vt:lpwstr>RCGTClass_I</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ApplyVisMark">
     <vt:lpwstr>No</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
+    <vt:lpwstr>fr</vt:lpwstr>
+  </property>
 </Properties>
 </file>